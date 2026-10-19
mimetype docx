--- v0 (2026-09-03)
+++ v1 (2026-10-19)
@@ -1,1604 +1,1790 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/docProps/custom.xml" ContentType="application/vnd.openxmlformats-officedocument.custom-properties+xml"/>
+  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
+  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/comments.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.comments+xml"/>
-  <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/word/commentsExtended.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.commentsExtended+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
-  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
-  <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
-[...1 lines deleted...]
-  <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
 </Types>
 </file>
 
-<file path=_rels/.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/custom-properties" Target="docProps/custom.xml"/></Relationships>
+<file path=_rels/.rels><?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml" /></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+  <w:background w:color="FFFFFF"/>
   <w:body>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="40"/>
           <w:szCs w:val="40"/>
         </w:rPr>
         <w:t xml:space="preserve">DAVID OMAKA-MBA</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Operations &amp; Business Systems Specialist | Accountant | Full-Stack Developer</w:t>
-[...3 lines deleted...]
-      <w:pPr>
+        <w:t xml:space="preserve">Operations &amp; Business Systems Specialist | Accountant | Full-Stack Developer</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="20"/>
-      </w:pPr>
-      <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">FCT, Abuja, Nigeria  •  +234 816 860 8957  •  david@davidomakamba.online</w:t>
-[...7 lines deleted...]
-        <w:spacing w:after="200"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="555555"/>
           <w:sz w:val="19"/>
           <w:szCs w:val="19"/>
         </w:rPr>
-        <w:t xml:space="preserve">LinkedIn: linkedin.com/in/davidomaka  •  GitHub: github.com/proweblaunch  •  Portfolio: davidomakamba.online</w:t>
+        <w:t xml:space="preserve">FCT, Abuja, Nigeria  •  +234 816 860 8957  •  </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="begin"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:instrText xml:space="preserve"> HYPERLINK "mailto:david@zodize.com" </w:instrText>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="separate"/>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="0563c1"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+          <w:u w:val="single"/>
+        </w:rPr>
+        <w:t xml:space="preserve">david@zodize.com</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:fldChar w:fldCharType="end"/>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="20"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="555555"/>
+          <w:sz w:val="19"/>
+          <w:szCs w:val="19"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Portfolio: zodize.com/david</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="1F4E79" w:sz="6" w:space="2"/>
         </w:pBdr>
-        <w:spacing w:after="120" w:before="260"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="260" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Professional Summary</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="100"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t>Operations and business systems professional with experience across business operations, accounting processes, workflow automation, documentation, internal controls, and technology-driven process improvement. Experienced in managing structured business processes, maintaining accurate records, improving workflows, and implementing systems that make day-to-day operations more organised and efficient.</w:t>
+        <w:t xml:space="preserve">Operations and business systems professional with experience across business operations, accounting processes, workflow automation, documentation, internal controls, and technology-driven process improvement. Experienced in managing structured business processes, maintaining accurate records, improving workflows, and implementing systems that make day-to-day operations more organised and efficient.</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="1F4E79" w:sz="6" w:space="2"/>
         </w:pBdr>
-        <w:spacing w:after="120" w:before="260"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="260" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Core Competencies</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
-        <w:tblW w:type="dxa" w:w="10440"/>
+        <w:tblW w:w="10440" w:type="dxa"/>
+        <w:jc w:val="left"/>
+        <w:tblInd w:w="0" w:type="dxa"/>
+        <w:tblCellMar>
+          <w:top w:w="0" w:type="dxa"/>
+          <w:left w:w="108" w:type="dxa"/>
+          <w:bottom w:w="0" w:type="dxa"/>
+          <w:right w:w="108" w:type="dxa"/>
+        </w:tblCellMar>
         <w:tblBorders>
-          <w:top w:val="none"/>
-[...4 lines deleted...]
-          <w:insideV w:val="none"/>
+          <w:top w:val="none" w:sz="0" w:space="0"/>
+          <w:left w:val="none" w:sz="0" w:space="0"/>
+          <w:bottom w:val="none" w:sz="0" w:space="0"/>
+          <w:right w:val="none" w:sz="0" w:space="0"/>
+          <w:insideH w:val="none" w:sz="0" w:space="0"/>
+          <w:insideV w:val="none" w:sz="0" w:space="0"/>
         </w:tblBorders>
+        <w:shd w:fill="auto" w:color="auto"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="5220"/>
         <w:gridCol w:w="5220"/>
       </w:tblGrid>
       <w:tr>
+        <w:tblPrEx>
+          <w:tblBorders>
+            <w:top w:val="none" w:sz="0" w:space="0"/>
+            <w:left w:val="none" w:sz="0" w:space="0"/>
+            <w:bottom w:val="none" w:sz="0" w:space="0"/>
+            <w:right w:val="none" w:sz="0" w:space="0"/>
+            <w:insideH w:val="none" w:sz="0" w:space="0"/>
+            <w:insideV w:val="none" w:sz="0" w:space="0"/>
+          </w:tblBorders>
+        </w:tblPrEx>
+        <w:trPr>
+          <w:trHeight w:hRule="atLeast" w:val="20"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5220"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F4E79"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Finance &amp; Accounting</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Financial Reporting &amp; Analysis</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Cost Accounting &amp; Budget Monitoring</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">AP/AR &amp; Reconciliation</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Internal Controls &amp; Compliance</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Advanced Excel &amp; Documentation</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:type="dxa" w:w="5220"/>
+            <w:tcW w:w="5220" w:type="dxa"/>
+            <w:tcBorders/>
+            <w:shd w:fill="auto" w:color="auto"/>
+            <w:vAlign w:val="top"/>
           </w:tcPr>
           <w:p>
             <w:pPr>
+              <w:pStyle w:val="Normal"/>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:b/>
                 <w:bCs/>
                 <w:color w:val="1F4E79"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Engineering &amp; Financial Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Laravel &amp; REST API Architecture</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">MySQL Optimization</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Web Security (CSRF, XSS, Hashing)</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">JavaScript, Bootstrap, Responsive UI</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">WordPress &amp; Custom Systems</w:t>
             </w:r>
           </w:p>
           <w:p>
             <w:pPr>
-              <w:pStyle w:val="ListParagraph"/>
+              <w:pStyle w:val="List Paragraph"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
-                <w:numId w:val="2"/>
+                <w:numId w:val="4"/>
               </w:numPr>
               <w:spacing w:after="60"/>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:color w:val="222222"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Postman Testing &amp; Integrations</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="1F4E79" w:sz="6" w:space="2"/>
         </w:pBdr>
-        <w:spacing w:after="120" w:before="260"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="260" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Professional Experience</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="40" w:before="160"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="160" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Accountant — Tunnel End Investment Company LTD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="false"/>
-          <w:bCs w:val="false"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (2025 – 2026)</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:t xml:space="preserve">  (Sept. 2025 – July 2026)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Manage AP/AR operations, ensuring accurate transaction flow and reducing reconciliation discrepancies across financial records</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Conduct periodic reconciliations to improve ledger accuracy and enhance reliability of financial reporting</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Oversee project-based cost accounting and reinforce internal controls to improve cost visibility and financial compliance</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="40" w:before="160"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="160" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Accountant — Lijdon LTD</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="false"/>
-          <w:bCs w:val="false"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (2023 – 2025)</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:t xml:space="preserve">  (Nov. 2023 – July 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Managed full-cycle accounting operations, improving transaction tracking and ensuring accurate financial documentation</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Prepared financial statements and supported monthly reviews to enhance reporting accuracy and decision-making clarity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Identified and resolved ledger discrepancies through detailed reconciliations, strengthening financial data integrity</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Supported budgeting and expense tracking processes to improve cost control and financial oversight</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Implemented structured financial documentation systems to enhance audit readiness and record organization</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Collaborated with management to strengthen internal control frameworks and reduce financial risk exposure</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="40" w:before="160"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="160" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">Financial Systems Engineer — VBStarpay (FinTech)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
-          <w:b w:val="false"/>
-          <w:bCs w:val="false"/>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (2025)</w:t>
-[...73 lines deleted...]
-          <w:bCs w:val="false"/>
+        <w:t xml:space="preserve">  (Jan. 2025 -</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (April 2023 – September 2023)</w:t>
-[...58 lines deleted...]
-        <w:spacing w:after="40" w:before="160"/>
+        <w:t xml:space="preserve"> Dec. 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develop and optimize API-driven financial services using Laravel and MySQL to support secure transaction workflows</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Implement secure authentication workflows and optimize database performance to improve system reliability and transaction efficiency</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Strengthened platform security by implementing CSRF protection and secure hashing mechanisms across transaction endpoints</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="160" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Founder &amp; Lead Developer — ProWebLaunch Technologies</w:t>
-[...4 lines deleted...]
-          <w:bCs w:val="false"/>
+        <w:t xml:space="preserve">Financial Systems Engineer — AfriOneBank (FinTech)</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (2019 - 2025)</w:t>
-[...76 lines deleted...]
-        <w:spacing w:after="40" w:before="160"/>
+        <w:t xml:space="preserve">  (April 2023 – September 2023)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Developed secure financial service APIs supporting core banking operations and transaction validation</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Designed and deployed transaction handling and authentication modules to enhance system security and operational integrity</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Improved backend stability and strengthened system security compliance</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="160" w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="222222"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
-        <w:t xml:space="preserve">Lead Software Engineer — Zodize</w:t>
-[...4 lines deleted...]
-          <w:bCs w:val="false"/>
+        <w:t xml:space="preserve">Founder &amp; Lead Developer — ProWebLaunch Technologies</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
           <w:i/>
           <w:iCs/>
           <w:color w:val="555555"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
-        <w:t xml:space="preserve">  (2026 – Present)</w:t>
-[...7 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:t xml:space="preserve">  (April 2019 - March 2025)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Architect and deploy scalable SaaS platforms and custom financial systems supporting business automation and revenue growth</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Develop secure backend services and responsive web interfaces to deliver high-performance, user-focused applications</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Manage hosting environments, deployment pipelines, and performance optimization to ensure system scalability and uptime</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
+        </w:numPr>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:color w:val="222222"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Deliver revenue-focused digital platforms integrating monetization strategies and performance optimization</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="160" w:after="40"/>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:b/>
+          <w:bCs/>
+          <w:color w:val="222222"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+        </w:rPr>
+        <w:t xml:space="preserve">Lead Software Engineer — Zodize</w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:b w:val="0"/>
+          <w:i/>
+          <w:iCs/>
+          <w:color w:val="555555"/>
+          <w:sz w:val="20"/>
+          <w:szCs w:val="20"/>
+        </w:rPr>
+        <w:t xml:space="preserve">  (April 2026 – Present)</w:t>
+      </w:r>
+    </w:p>
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lead the design and development of financial, fintech, ERP, accounting, and business management software</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Build scalable systems for payments, financial data, reporting, automation, and enterprise operations</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Develop full-stack applications using Laravel, PHP, JavaScript, Vue.js, Livewire, MySQL, and REST APIs</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Integrate payment gateways, financial APIs, third-party services, and business systems</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Apply accounting and financial principles to software architecture, business logic, reporting, and financial workflows</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:pStyle w:val="ListParagraph"/>
-[...2 lines deleted...]
-          <w:numId w:val="2"/>
+        <w:pStyle w:val="List Paragraph"/>
+        <w:numPr>
+          <w:ilvl w:val="0"/>
+          <w:numId w:val="4"/>
         </w:numPr>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Lead technical strategy, product development, automation, and delivery of business-focused software solutions</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="1F4E79" w:sz="6" w:space="2"/>
         </w:pBdr>
-        <w:spacing w:after="120" w:before="260"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="260" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Education</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">B.Sc. in Accounting — Ebonyi State University (2023)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="40"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Full Stack &amp; FinTech Systems Development — Continuous Professional Learning (2018 – Present)</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
         <w:pBdr>
           <w:bottom w:val="single" w:color="1F4E79" w:sz="6" w:space="2"/>
         </w:pBdr>
-        <w:spacing w:after="120" w:before="260"/>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:before="260" w:after="120"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:caps/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="24"/>
           <w:szCs w:val="24"/>
         </w:rPr>
         <w:t xml:space="preserve">Technical Skills</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Backend: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">PHP (Laravel), API Architecture, Secure Authentication Systems, Payment Gateway Integration, Wallet Systems, Crypto/Blockchain Integration, Financial Transaction Processing</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Frontend: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Responsive UI Development, Component-Based Layouts (Blade), Cross-Browser Compatibility, HTML5, CSS3, JavaScript, Bootstrap, Tailwind, CSS, Blade Templating</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Database: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">MySQL</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="60"/>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:color w:val="1F4E79"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Tools &amp; DevOps: </w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:color w:val="222222"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve">Postman, Git, GitHub, cPanel, Composer</w:t>
       </w:r>
     </w:p>
     <w:p>
       <w:pPr>
-        <w:spacing w:after="60"/>
-[...2 lines deleted...]
-        <w:t>Accounting &amp; Financial Tools: Microsoft Excel (Advanced), QuickBooks, Sage, Financial Reporting Systems, Documentation &amp; Record Management</w:t>
+        <w:pStyle w:val="Normal"/>
+        <w:spacing w:after="60"/>
+      </w:pPr>
+      <w:r>
+        <w:t xml:space="preserve">Accounting &amp; Financial Tools: Microsoft Excel (Advanced), QuickBooks, Sage, Financial Reporting Systems, Documentation &amp; Record Management</w:t>
       </w:r>
     </w:p>
     <w:sectPr>
-      <w:pgSz w:w="12240" w:h="15840" w:orient="portrait"/>
+      <w:type w:val="nextPage"/>
+      <w:pgSz w:w="12240" w:h="15840"/>
       <w:pgMar w:top="720" w:right="900" w:bottom="720" w:left="900" w:header="708" w:footer="708" w:gutter="0"/>
-      <w:pgNumType/>
-      <w:docGrid w:linePitch="360"/>
+      <w:pgNumType w:fmt="Arabic"/>
+      <w:pgBorders/>
+      <w:endnotePr>
+        <w:pos w:val="docEnd"/>
+        <w:numFmt w:val="lowerRoman"/>
+        <w:numRestart w:val="continuous"/>
+        <w:numStart w:val="1"/>
+      </w:endnotePr>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
-<file path=word/comments.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/,odel3d" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15">
   <w:endnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
-[...1 lines deleted...]
-        <w:endnoteRef/>
+          <w:rStyle w:val="Endnote Reference"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="EndnoteReference"/>
-[...1 lines deleted...]
-        <w:endnoteRef/>
+          <w:rStyle w:val="Endnote Reference"/>
+        </w:rPr>
+        <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:endnote>
+  <w:endnote w:type="continuationNotice" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
-<file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-[...2 lines deleted...]
-
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/,odel3d" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15">
   <w:footnote w:type="separator" w:id="-1">
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Footnote Reference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
     <w:p>
       <w:pPr>
+        <w:pStyle w:val="Normal"/>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:rPr>
-          <w:rStyle w:val="FootnoteReference"/>
+          <w:rStyle w:val="Footnote Reference"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
+    </w:p>
+  </w:footnote>
+  <w:footnote w:type="continuationNotice" w:id="1">
+    <w:p>
+      <w:pPr>
+        <w:pStyle w:val="Normal"/>
+      </w:pPr>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
-  <w:abstractNum w:abstractNumId="1" w15:restartNumberingAfterBreak="0">
-[...2 lines deleted...]
-      <w:start w:val="1"/>
+  <w:abstractNum w:abstractNumId="1">
+    <w:nsid w:val="551B1ADD"/>
+    <w:lvl w:ilvl="0">
+      <w:start w:val="0"/>
       <w:numFmt w:val="bullet"/>
-      <w:lvlText w:val="●"/>
-[...2 lines deleted...]
-        <w:ind w:left="720" w:hanging="360"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val="•"/>
+      <w:pPr>
+        <w:ind w:left="403" w:hanging="259"/>
       </w:pPr>
     </w:lvl>
-    <w:lvl w:ilvl="1" w15:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="1">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr/>
     </w:lvl>
-    <w:lvl w:ilvl="2" w15:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="2">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr/>
     </w:lvl>
-    <w:lvl w:ilvl="3" w15:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="3">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr/>
     </w:lvl>
-    <w:lvl w:ilvl="4" w15:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="4">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr/>
     </w:lvl>
-    <w:lvl w:ilvl="5" w15:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="5">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr/>
     </w:lvl>
-    <w:lvl w:ilvl="6" w15:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="6">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr/>
     </w:lvl>
-    <w:lvl w:ilvl="7" w15:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="7">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr/>
     </w:lvl>
-    <w:lvl w:ilvl="8" w15:tentative="1">
-[...6 lines deleted...]
-      </w:pPr>
+    <w:lvl w:ilvl="8">
+      <w:start w:val="0"/>
+      <w:numFmt w:val="decimal"/>
+      <w:suff w:val="tab"/>
+      <w:lvlText w:val=""/>
+      <w:pPr/>
     </w:lvl>
   </w:abstractNum>
-  <w:abstractNum w:abstractNumId="2" w15:restartNumberingAfterBreak="0">
-[...11 lines deleted...]
-  <w:num w:numId="1">
+  <w:num w:numId="4">
     <w:abstractNumId w:val="1"/>
-    <w:lvlOverride w:ilvl="0">
-[...4 lines deleted...]
-    <w:abstractNumId w:val="2"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 wp14">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" mc:Ignorable="w14 w15">
+  <w:documentProtection w:cryptProviderType="rsaAES" w:cryptSpinCount="100000" w:cryptAlgorithmSid="14" w:cryptAlgorithmType="typeAny" w:cryptAlgorithmClass="hash"/>
+  <w:zoom w:val="none" w:percent="100"/>
   <w:displayBackgroundShape/>
-  <w:evenAndOddHeaders w:val="false"/>
+  <w:defaultTabStop w:val="720"/>
   <w:compat>
-    <w:compatSetting w:val="15" w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word"/>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
   </w:compat>
+  <w:footnotePr>
+    <w:footnote w:id="-1"/>
+    <w:footnote w:id="0"/>
+  </w:footnotePr>
+  <w:endnotePr>
+    <w:endnote w:id="-1"/>
+    <w:endnote w:id="0"/>
+  </w:endnotePr>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
 <w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" mc:Ignorable="w14 w15">
   <w:docDefaults>
-    <w:rPrDefault/>
-    <w:pPrDefault/>
+    <w:rPrDefault>
+      <w:rPr>
+        <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        <w:b w:val="0"/>
+        <w:i w:val="0"/>
+        <w:caps w:val="0"/>
+        <w:strike w:val="0"/>
+        <w:dstrike w:val="0"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:u w:val="none"/>
+        <w:vertAlign w:val="baseline"/>
+      </w:rPr>
+    </w:rPrDefault>
+    <w:pPrDefault>
+      <w:pPr>
+        <w:bidi w:val="0"/>
+        <w:keepNext w:val="0"/>
+        <w:keepLines w:val="0"/>
+        <w:outlineLvl w:val="9"/>
+        <w:spacing w:before="0" w:after="0" w:line="240" w:lineRule="auto"/>
+        <w:widowControl w:val="1"/>
+        <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+        <w:jc w:val="left"/>
+      </w:pPr>
+    </w:pPrDefault>
   </w:docDefaults>
+  <w:style w:type="paragraph" w:styleId="Normal">
+    <w:name w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:pPr/>
+    <w:rPr>
+      <w:lang w:val="en-US" w:eastAsia="zh-TW"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Default Paragraph Font">
+    <w:name w:val="Default Paragraph Font"/>
+  </w:style>
   <w:style w:type="paragraph" w:styleId="Title">
     <w:name w:val="Title"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:sz w:val="56"/>
       <w:szCs w:val="56"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading1">
+  <w:style w:type="paragraph" w:styleId="Heading 1">
     <w:name w:val="Heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="32"/>
       <w:szCs w:val="32"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading2">
+  <w:style w:type="paragraph" w:styleId="Heading 2">
     <w:name w:val="Heading 2"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
       <w:sz w:val="26"/>
       <w:szCs w:val="26"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading3">
+  <w:style w:type="paragraph" w:styleId="Heading 3">
     <w:name w:val="Heading 3"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:color w:val="1F4D78"/>
       <w:sz w:val="24"/>
       <w:szCs w:val="24"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading4">
+  <w:style w:type="paragraph" w:styleId="Heading 4">
     <w:name w:val="Heading 4"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:i/>
       <w:iCs/>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading5">
+  <w:style w:type="paragraph" w:styleId="Heading 5">
     <w:name w:val="Heading 5"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:color w:val="2E74B5"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="Heading6">
+  <w:style w:type="paragraph" w:styleId="Heading 6">
     <w:name w:val="Heading 6"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:color w:val="1F4D78"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Strong">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
-    <w:qFormat/>
+    <w:pPr/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="ListParagraph">
+  <w:style w:type="paragraph" w:styleId="List Paragraph">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
-    <w:qFormat/>
+    <w:next w:val="List Paragraph"/>
+    <w:pPr/>
   </w:style>
   <w:style w:type="character" w:styleId="Hyperlink">
     <w:name w:val="Hyperlink"/>
-    <w:basedOn w:val="DefaultParagraphFont"/>
-[...1 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:basedOn w:val="Default Paragraph Font"/>
+    <w:link w:val="Footnote Text Char"/>
     <w:rPr>
       <w:color w:val="0563C1"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteReference">
-[...10 lines deleted...]
-    <w:name w:val="footnote text"/>
+  <w:style w:type="character" w:styleId="Footnote Text Char">
+    <w:name w:val="Footnote Text Char"/>
+    <w:basedOn w:val="Default Paragraph Font"/>
+    <w:link w:val="Endnote Text Char"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Endnote Text Char">
+    <w:name w:val="Endnote Text Char"/>
+    <w:basedOn w:val="Default Paragraph Font"/>
+    <w:link w:val="Endnote Text"/>
+    <w:rPr>
+      <w:sz w:val="20"/>
+      <w:szCs w:val="20"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Endnote Text">
+    <w:name w:val="Endnote Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="FootnoteTextChar"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="Endnote Text"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="FootnoteTextChar">
-[...16 lines deleted...]
-    <w:unhideWhenUsed/>
+  <w:style w:type="character" w:styleId="Footnote Reference">
+    <w:name w:val="Footnote Reference"/>
+    <w:basedOn w:val="Default Paragraph Font"/>
     <w:rPr>
       <w:vertAlign w:val="superscript"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="paragraph" w:styleId="EndnoteText">
-    <w:name w:val="endnote text"/>
+  <w:style w:type="paragraph" w:styleId="Footnote Text">
+    <w:name w:val="Footnote Text"/>
     <w:basedOn w:val="Normal"/>
-    <w:link w:val="EndnoteTextChar"/>
-[...2 lines deleted...]
-    <w:unhideWhenUsed/>
+    <w:next w:val="Footnote Text"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:rPr>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:styleId="EndnoteTextChar">
-[...9 lines deleted...]
-    </w:rPr>
+  <w:style w:type="character" w:styleId="Endnote Reference">
+    <w:name w:val="Endnote Reference"/>
+    <w:basedOn w:val="Default Paragraph Font"/>
+    <w:rPr>
+      <w:vertAlign w:val="superscript"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading 7">
+    <w:name w:val="Heading 7"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading 7 Char"/>
+    <w:pPr>
+      <w:outlineLvl w:val="6"/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:i/>
+      <w:color w:val="1F3763"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading 7 Char">
+    <w:name w:val="Heading 7 Char"/>
+    <w:basedOn w:val="Default Paragraph Font"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:i/>
+      <w:color w:val="1F3763"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading 8">
+    <w:name w:val="Heading 8"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading 8 Char"/>
+    <w:pPr>
+      <w:outlineLvl w:val="7"/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading 8 Char">
+    <w:name w:val="Heading 8 Char"/>
+    <w:basedOn w:val="Default Paragraph Font"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Heading 9">
+    <w:name w:val="Heading 9"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Normal"/>
+    <w:link w:val="Heading 9 Char"/>
+    <w:pPr>
+      <w:outlineLvl w:val="8"/>
+      <w:spacing w:before="40" w:after="0" w:line="259" w:lineRule="auto"/>
+      <w:ind w:left="0" w:right="0" w:firstLine="0"/>
+      <w:jc w:val="left"/>
+    </w:pPr>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:i/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="character" w:styleId="Heading 9 Char">
+    <w:name w:val="Heading 9 Char"/>
+    <w:basedOn w:val="Default Paragraph Font"/>
+    <w:rPr>
+      <w:rFonts w:ascii="Calibri Light" w:hAnsi="Calibri Light"/>
+      <w:i/>
+      <w:color w:val="333333"/>
+      <w:sz w:val="21"/>
+    </w:rPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Header">
+    <w:name w:val="Header"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Header"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
+  </w:style>
+  <w:style w:type="paragraph" w:styleId="Footer">
+    <w:name w:val="Footer"/>
+    <w:basedOn w:val="Normal"/>
+    <w:next w:val="Footer"/>
+    <w:pPr>
+      <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
+    </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
-<file path=word/_rels/document.xml.rels><?xml version='1.0' encoding='UTF-8' standalone='yes'?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/comments" Target="comments.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="utf-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml" /><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml" /><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml" /><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml" /><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml" /></Relationships>
 </file>
-
-[...16 lines deleted...]
-</file>